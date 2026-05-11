--- v0 (2025-12-30)
+++ v1 (2026-05-11)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf3c366be524cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebc823c4e9d14ff6b35b9e7f26f21891.psmdcp" Id="R93ca469b1648462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a358787cbaf4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49f2833e566242f4b760e686c3f244ad.psmdcp" Id="Rd2746369744c4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Planifier" sheetId="2" r:id="rId2"/>
     <x:sheet name="Agir" sheetId="3" r:id="rId3"/>
     <x:sheet name="Observer" sheetId="4" r:id="rId4"/>
     <x:sheet name="Fréquence" sheetId="5" r:id="rId5"/>
     <x:sheet name="Résultat moyen par phase" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Date de réponse</x:t>
   </x:si>
@@ -1105,85 +1105,85 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.055425" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.595425" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.355425" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.965425" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="0" t="n">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="0" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="0" t="n">
-        <x:v>2025</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId13"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>