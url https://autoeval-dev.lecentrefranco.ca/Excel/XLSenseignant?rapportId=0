--- v1 (2026-05-11)
+++ v2 (2026-06-28)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a358787cbaf4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49f2833e566242f4b760e686c3f244ad.psmdcp" Id="Rd2746369744c4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae9bd5c67754c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a11d11abcd1c403697f4f5013dc9b73e.psmdcp" Id="Rc8d2b83de39040f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Planifier" sheetId="2" r:id="rId2"/>
     <x:sheet name="Agir" sheetId="3" r:id="rId3"/>
     <x:sheet name="Observer" sheetId="4" r:id="rId4"/>
     <x:sheet name="Fréquence" sheetId="5" r:id="rId5"/>
     <x:sheet name="Résultat moyen par phase" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Date de réponse</x:t>
   </x:si>