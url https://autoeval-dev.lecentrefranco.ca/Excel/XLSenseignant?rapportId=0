--- v2 (2026-06-28)
+++ v3 (2026-08-15)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae9bd5c67754c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a11d11abcd1c403697f4f5013dc9b73e.psmdcp" Id="Rc8d2b83de39040f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re77f9f4ae0c8470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12aa9a18fc7247558d9f93dce13edf3e.psmdcp" Id="Re79ccd0c02af4d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Planifier" sheetId="2" r:id="rId2"/>
     <x:sheet name="Agir" sheetId="3" r:id="rId3"/>
     <x:sheet name="Observer" sheetId="4" r:id="rId4"/>
     <x:sheet name="Fréquence" sheetId="5" r:id="rId5"/>
     <x:sheet name="Résultat moyen par phase" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Date de réponse</x:t>
   </x:si>