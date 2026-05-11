--- v1 (2026-02-18)
+++ v2 (2026-05-11)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5666b193ba14a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16c98daf98404a10ab79a7f2d5d8bc7e.psmdcp" Id="Re9f8e7089f424287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d4e1d2a6a14f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6cd8d3319f4eccbd35c3cce4c9b6d7.psmdcp" Id="R5ee2c73263f14e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Planifier" sheetId="2" r:id="rId2"/>
     <x:sheet name="Agir" sheetId="3" r:id="rId3"/>
     <x:sheet name="Observer" sheetId="4" r:id="rId4"/>
     <x:sheet name="Fréquence" sheetId="5" r:id="rId5"/>
     <x:sheet name="Résultat moyen par phase" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>QuestionId</x:t>
   </x:si>