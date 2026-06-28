--- v2 (2026-05-11)
+++ v3 (2026-06-28)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d4e1d2a6a14f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6cd8d3319f4eccbd35c3cce4c9b6d7.psmdcp" Id="R5ee2c73263f14e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96362f0d43904fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f31c81979fb14ae88b94758b933d2c88.psmdcp" Id="Rbb3243e4917d41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Planifier" sheetId="2" r:id="rId2"/>
     <x:sheet name="Agir" sheetId="3" r:id="rId3"/>
     <x:sheet name="Observer" sheetId="4" r:id="rId4"/>
     <x:sheet name="Fréquence" sheetId="5" r:id="rId5"/>
     <x:sheet name="Résultat moyen par phase" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>QuestionId</x:t>
   </x:si>