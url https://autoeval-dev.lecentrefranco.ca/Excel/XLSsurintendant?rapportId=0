--- v3 (2026-06-28)
+++ v4 (2026-08-15)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96362f0d43904fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f31c81979fb14ae88b94758b933d2c88.psmdcp" Id="Rbb3243e4917d41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ecce3524f7477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/551a0ae3522b4254a08fa455c29d561a.psmdcp" Id="R51f23108677b4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Planifier" sheetId="2" r:id="rId2"/>
     <x:sheet name="Agir" sheetId="3" r:id="rId3"/>
     <x:sheet name="Observer" sheetId="4" r:id="rId4"/>
     <x:sheet name="Fréquence" sheetId="5" r:id="rId5"/>
     <x:sheet name="Résultat moyen par phase" sheetId="6" r:id="rId6"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>QuestionId</x:t>
   </x:si>